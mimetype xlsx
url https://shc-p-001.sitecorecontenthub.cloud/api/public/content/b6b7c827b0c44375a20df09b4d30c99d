--- v0 (2025-10-21)
+++ v1 (2026-04-15)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AMTRIPLE\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AMTRIPLE\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{280A745C-6374-4CF7-BF58-C802F46FF7DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83F967E7-6F40-4A17-A74A-2E06D52BBF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24" yWindow="1368" windowWidth="17280" windowHeight="8964" tabRatio="393" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2832" yWindow="912" windowWidth="16860" windowHeight="13032" tabRatio="393" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Upload Membership" sheetId="1" r:id="rId1"/>
     <sheet name="Waiving Coverage" sheetId="2" r:id="rId2"/>
     <sheet name="INSTRUCTIONS" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="137">
   <si>
     <t>Primary SSN</t>
   </si>
   <si>
     <t>Social Security Number</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
@@ -114,78 +116,78 @@
   <si>
     <t>Relationship</t>
   </si>
   <si>
     <t>PCP Number</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>HSA Begin Date</t>
   </si>
   <si>
     <t>Process Date</t>
   </si>
   <si>
     <t>Term Date</t>
   </si>
   <si>
     <t>Out of Area</t>
   </si>
   <si>
     <t>Disabled Dep</t>
   </si>
   <si>
+    <t>SAMPLE</t>
+  </si>
+  <si>
+    <t>280 SOUTH PARLIAMENT ROAD</t>
+  </si>
+  <si>
+    <t>VIRGINIA BEACH</t>
+  </si>
+  <si>
     <t>VA</t>
   </si>
   <si>
+    <t>metsetfan80@ymail.com</t>
+  </si>
+  <si>
+    <t>All Employees</t>
+  </si>
+  <si>
+    <t>51494</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
     <t>Employee</t>
   </si>
   <si>
     <t>N</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAMPLE</t>
   </si>
   <si>
     <t>Waiving Coverage Tab</t>
   </si>
   <si>
     <t>For any Small Group employees that are NOT electing initial coverage with Sentara Health, please complete the Waiving Coverage tab. Families that are already enrolled and choose to elect employee only coverage for a new plan year do not have to fill out this tab. Only required fields are FIRST_NAME, LAST_NAME, and REASON_FOR_WAIVING. Large groups do not need to fill out this tab.</t>
   </si>
   <si>
     <t>If there are no employees that are waiving coverage, this tab should be left blank.</t>
   </si>
   <si>
     <t>LAST_NAME</t>
   </si>
   <si>
     <t>FIRST_NAME</t>
   </si>
   <si>
     <t>REASON_FOR_WAIVING</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Instructions for TEMPLATE tab:</t>
   </si>
@@ -297,103 +299,97 @@
   <si>
     <t>REMINDERS:</t>
   </si>
   <si>
     <t>Do not remove, add or change the order of the columns in the spreadsheet.</t>
   </si>
   <si>
     <t>Enrollment is not responsible for checking accuracy of data.</t>
   </si>
   <si>
     <t>For changes to members already enrolled, the new information listed in the spreadhseet will override what the system has.</t>
   </si>
   <si>
     <t>Before saving the spreadsheet make sure the Subscriber and Member SSN columns are formatted as text.</t>
   </si>
   <si>
     <t>FIELD</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>ADDITIONAL INFORMATION</t>
   </si>
   <si>
-    <t xml:space="preserve">SUBSCRIBER_SSN </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: The Primary SUBSCRIBER SSN must be on all  associated dependent records; Subscribers with an empty SUBSCRIBER SSN or  MEMBER SSN field will not process;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Do not use dashes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <t>SUBSCRIBER MUST BE LISTED BEFORE DEPENDENTS, FIRST IN FAMILY.</t>
   </si>
   <si>
-    <t>MEMBER_SSN</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: Input MEMBER SSN for all members; If MEMBER SSN is unknown field can be left blank </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -581,705 +577,752 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Input 2 Letter State Abbreviation.</t>
     </r>
   </si>
   <si>
-    <t>ZIPCODE</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Input 5 digit zip code.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>HOME_PHONE</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OPTIONAL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Input 10 digit phone number, excluding dashes, hyphens and slashes.</t>
     </r>
   </si>
   <si>
-    <t>WORK_PHONE</t>
-[...4 lines deleted...]
-  <si>
     <t>EMAIL</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OPTIONAL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Input Email address for correspondence to be sent to member.</t>
     </r>
   </si>
   <si>
-    <t>GROUP_NUMBER</t>
+    <t>Correct group number must be listed for a member. If the members’ group number is changed, that member will transfer to that new group</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>: Input Group number to which member should be connected. Example: 1234 or 1234*COBRA or 1234*VBVBV.</t>
-[...27 lines deleted...]
-      </rPr>
       <t xml:space="preserve">: Input Beginning date of member's coverage MM/DD/YYYY.  </t>
     </r>
   </si>
   <si>
     <t>Effective Date should not change for a member unless they are transferring plans or reinstating.</t>
-  </si>
-[...1 lines deleted...]
-    <t>DATE_OF_HIRE</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OPTIONAL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Input Date member began working for the company.</t>
     </r>
   </si>
   <si>
-    <t>BIRTH_DATE</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: Input Date of birth of all members MM/DD/YYYY.</t>
     </r>
   </si>
   <si>
     <t>GENDER</t>
-  </si>
-[...50 lines deleted...]
-    <t>PCP_NUMBER</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OPTIONAL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: PCP numbers can be found on primary care provider records in OptimaHealth.com.  Please include only provider numbers, not provider names.</t>
     </r>
   </si>
   <si>
     <t>NPI_NUMBER</t>
   </si>
   <si>
     <t>Optional :NPI numbers can be found on primary cate provider records in OptimaHealth.com .Please include only NPI Numbers .</t>
   </si>
   <si>
-    <t>HSA_Y/N</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>REQUIRED</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: If the group benefit is HSA qualified AND member wishes to have an HSA account, Input "Y" to have account set up with Optima Health's contracted HSA partner, Health Equity. If group benefit is NOT HSA qualified or member does not wish to have an HSA account, Input "N". Only the primary member will be enrolled into HSA.  The primary member will be the only one issued a HSA card.  As long as the primary member is flagged “Y” in the HSA field everything is fine. The dependent’s HSA field can be marked “Y” or “N” and the file will not fail.</t>
     </r>
   </si>
   <si>
-    <t>HSA_BEGIN_DATE</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CONDITIONALLY REQUIRED, IF APPLICABLE</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: If HSA field is "Y", Then Input Date the HSA is to begin. If HSA field is "N", then leave blank.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>PROCESS_DATE</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>LEAVE BLANK</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>TERM_DATE</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OPTIONAL:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Only use if the member is terminating coverage. Input date when member is considered terminated or disenrolled.</t>
     </r>
   </si>
   <si>
-    <t>OOA_DEP</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">OPTIONAL: </t>
+      <t>OPTIONAL: I</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>If the member is an Out of Area dependent, enter a 'Y'.</t>
-[...3 lines deleted...]
-    <t>DISABLED_DEP</t>
+      <t>f the member is a disabled dependent child, enter a 'Y'</t>
+    </r>
+  </si>
+  <si>
+    <t>FSA_Y/N</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REQUIRED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: If the group benefit is FSA qualified AND member wishes to have an FSA account, Input "Y" to have account set up with Optima Health's contracted FSA partner, Health Equity. If group benefit is NOT FSA qualified or member does not wish to have an FSA account, Input "N". Only the primary member will be enrolled into FSA.  The primary member will be the only one issued an FSA card.  As long as the primary member is flagged “Y” in the FSA field everything is fine. The dependent’s FSA field can be marked “Y” or “N” and the file will not fail. </t>
+    </r>
+  </si>
+  <si>
+    <t>The FSA election will only be updated if the member is making an enrollment transaction such as an enrollment, a reinstatment, or a transfer.</t>
+  </si>
+  <si>
+    <t>FSA1_PRODUCT</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CONDITIONALLY REQUIRED, IF APPLICABLE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: If FSA field is "Y", Then Input Product type. If FSA field is "N", then leave blank.</t>
+    </r>
+  </si>
+  <si>
+    <t>FSA1_BEGIN_DATE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CONDITIONALLY REQUIRED, IF APPLICABLE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: If FSA field is "Y", Then Input Date the FSA is to begin. If FSA field is "N", then leave blank.</t>
+    </r>
+  </si>
+  <si>
+    <t>FSA2_PRODUCT</t>
+  </si>
+  <si>
+    <t>FSA2_BEGIN_DATE</t>
+  </si>
+  <si>
+    <t>FSA3_PRODUCT</t>
+  </si>
+  <si>
+    <t>FSA3_BEGIN_DATE</t>
+  </si>
+  <si>
+    <t>OTHER_ID</t>
+  </si>
+  <si>
+    <t>Required for WTRJ members. This is used for the inmate ID.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>OPTIONAL: I</t>
+      <t>OPTIONAL</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>f the member is a disabled dependent child, enter a 'Y'</t>
-[...5 lines deleted...]
-  <si>
+      <t>: PCP NPI numbers can be found on primary care provider records in OptimaHealth.com.  Please include only provider NPI numbers, not provider names.</t>
+    </r>
+  </si>
+  <si>
+    <t>Electronic_Communication_Consent</t>
+  </si>
+  <si>
+    <t>EOBS and Communication Consent E =Electronic P = Paper</t>
+  </si>
+  <si>
+    <t>Instructions for Waiving Coverage tab:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For any Small Group employees that are </t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-[...21 lines deleted...]
-    <t>FSA1_PRODUCT</t>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> electing initial coverage with Optima Health, please complete the Waiving Coverage tab. Families that are already enrolled and choose to elect employee only coverage for a new plan year do not have to fill out this tab. Only required fields are FIRST_NAME, LAST_NAME, and REASON_FOR_WAIVING. Large groups do not need to fill out this tab.</t>
+    </r>
+  </si>
+  <si>
+    <t>Version 32.  Last updated 7/9/24</t>
+  </si>
+  <si>
+    <t>After processing file into CSC:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF0070C0"/>
-[...71 lines deleted...]
-      <t>OPTIONAL</t>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>: PCP NPI numbers can be found on primary care provider records in OptimaHealth.com.  Please include only provider NPI numbers, not provider names.</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> Save the data with the enrollment information as a CSV in Sequoia.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...25 lines deleted...]
-        <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>1)</t>
+      <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Save the data with the enrollment information as a CSV in Sequoia.</t>
+      <t xml:space="preserve"> Process file using ADHCB671 and ADHCB672</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>2)</t>
+      <t>3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Process file using ADHCB671 and ADHCB672</t>
-    </r>
+      <t xml:space="preserve"> Zip the following files: original spreadsheet, csv file, dump reports</t>
+    </r>
+  </si>
+  <si>
+    <t>Use the naming convention: OPTIMA_OE_MMDDYYYY.ZIP</t>
+  </si>
+  <si>
+    <t>4) Backup the spreadsheet and the CSV file to \\SHPfas01\enrollment team\electronic files\spreadsheet\OPTIMA_OE_MMDDYYYY.ZIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRIMARY SSN </t>
+  </si>
+  <si>
+    <t>SOCIAL SECURITY NUMBER</t>
+  </si>
+  <si>
+    <t>LAST NAME</t>
+  </si>
+  <si>
+    <t>FIRST NAME</t>
+  </si>
+  <si>
+    <t>POSTAL CODE</t>
+  </si>
+  <si>
+    <t>HOME PHONE</t>
+  </si>
+  <si>
+    <t>WORK PHONE</t>
+  </si>
+  <si>
+    <t>CELL PHONE</t>
+  </si>
+  <si>
+    <t>SUBGROUP NUMBER</t>
+  </si>
+  <si>
+    <t>GROUP CLASS</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color indexed="8"/>
-[...3 lines deleted...]
-      <t>3)</t>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REQUIRED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Input the group class information. </t>
+    </r>
+  </si>
+  <si>
+    <t>EFFECTIVE DATE</t>
+  </si>
+  <si>
+    <t>HIRE DATE</t>
+  </si>
+  <si>
+    <t>BIRTHDATE</t>
+  </si>
+  <si>
+    <t>RELATIONSHIP</t>
+  </si>
+  <si>
+    <t>PCP NUMBER</t>
+  </si>
+  <si>
+    <t>HSA Y/N</t>
+  </si>
+  <si>
+    <t>HSA BEGIN DATE</t>
+  </si>
+  <si>
+    <t>PROCESS DATE</t>
+  </si>
+  <si>
+    <t>TERM DATE</t>
+  </si>
+  <si>
+    <t>OUT OF AREA</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">OPTIONAL: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Zip the following files: original spreadsheet, csv file, dump reports</t>
-[...6 lines deleted...]
-    <t>4) Backup the spreadsheet and the CSV file to \\SHPfas01\enrollment team\electronic files\spreadsheet\OPTIMA_OE_MMDDYYYY.ZIP</t>
+      <t>If the member is an Out of Area, enter a 'Y'.</t>
+    </r>
+  </si>
+  <si>
+    <t>DISABLED DEP</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REQUIRED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Input Male or Female for all members.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REQUIRED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Input  one of the following values: EMPLOYEE (Subscriber); SPOUSE/DOMESTIC PARTNER (Dependent); CHILD (Dependent)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>REQUIRED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Input Group number to which member should be connected. Example: 1234 or 1234*COBRA or 1234*VBVBV.
+* If uploading directly onto the Application: the group number can be found on the Contract. 
+**If submitting to the sales team and the group number is unknown, please type the name of the plan and the sales team will override the information with the corresponding plan number before submission.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -1550,186 +1593,189 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...31 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{FD5A6977-4C56-4806-9B31-4E977D10F5D4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -2139,53 +2185,51 @@
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="13" customWidth="1"/>
     <col min="2" max="2" width="18.109375" style="13" customWidth="1"/>
     <col min="3" max="8" width="11.5546875" style="1"/>
     <col min="9" max="9" width="13.109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.88671875" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.5546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" style="1"/>
     <col min="13" max="13" width="30.5546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="27.6640625" style="16" customWidth="1"/>
     <col min="15" max="15" width="22" style="1" customWidth="1"/>
     <col min="16" max="16" width="17.6640625" style="1" customWidth="1"/>
     <col min="17" max="21" width="11.5546875" style="1"/>
     <col min="22" max="22" width="16.5546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="20.5546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="21" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.5546875" style="1"/>
     <col min="26" max="26" width="17.44140625" style="1" customWidth="1"/>
     <col min="27" max="16384" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
@@ -2253,103 +2297,103 @@
       </c>
       <c r="V1" s="8" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="9" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A2" s="12">
         <v>111111111</v>
       </c>
       <c r="B2" s="12">
         <v>111111111</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H2">
         <v>23462</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>7572771504</v>
       </c>
       <c r="L2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M2" t="s">
         <v>31</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" s="15" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="O2" s="11">
         <v>45261</v>
       </c>
       <c r="P2"/>
       <c r="Q2" s="11">
         <v>28964</v>
       </c>
       <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="T2"/>
       <c r="U2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" s="15"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
@@ -2908,79 +2952,79 @@
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.0527777777777778" bottom="1.0527777777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Página &amp;P</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N2" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39ACAD1D-21D4-4166-808A-C5A288C08ECC}">
   <dimension ref="A1:E200"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.44140625" customWidth="1"/>
-    <col min="2" max="2" width="22.77734375" customWidth="1"/>
-    <col min="3" max="3" width="30.77734375" customWidth="1"/>
+    <col min="2" max="2" width="22.6640625" customWidth="1"/>
+    <col min="3" max="3" width="30.6640625" customWidth="1"/>
     <col min="4" max="5" width="9" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.4">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="25"/>
-      <c r="C1" s="26"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="52"/>
     </row>
     <row r="2" spans="1:5" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="27"/>
-[...2 lines deleted...]
-      <c r="E2" s="27"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
     </row>
     <row r="3" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="27"/>
-[...2 lines deleted...]
-      <c r="E3" s="27"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
     </row>
     <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
     </row>
@@ -4361,534 +4405,544 @@
       <c r="A199" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B199" s="23"/>
       <c r="C199" s="23"/>
     </row>
     <row r="200" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A200" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A64A766-9350-4BB6-8882-93E9EF62EFE2}">
-  <dimension ref="A1:F142"/>
+  <dimension ref="A1:F143"/>
   <sheetViews>
-    <sheetView topLeftCell="A48" workbookViewId="0">
-      <selection activeCell="B55" sqref="B55"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.21875" style="41" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="29"/>
+    <col min="1" max="1" width="30.33203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="24"/>
+    <col min="3" max="3" width="65.33203125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="67" style="24" customWidth="1"/>
+    <col min="5" max="5" width="53" style="24" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21.3" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:4" ht="21.45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="28"/>
-      <c r="C1" s="28"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="D2" s="31"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="32"/>
-      <c r="C3" s="32"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
     </row>
     <row r="4" spans="1:4" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="32"/>
-      <c r="C4" s="32"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
     </row>
     <row r="5" spans="1:4" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="33"/>
-[...1 lines deleted...]
-      <c r="C5" s="33"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
     </row>
     <row r="6" spans="1:4" ht="90" x14ac:dyDescent="0.35">
-      <c r="A6" s="33" t="s">
+      <c r="A6" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="33"/>
-      <c r="C6" s="34" t="s">
+      <c r="B6" s="27"/>
+      <c r="C6" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="38.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="33" t="s">
+      <c r="A7" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="33"/>
-      <c r="C7" s="33" t="s">
+      <c r="B7" s="27"/>
+      <c r="C7" s="27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="38.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="33"/>
-[...1 lines deleted...]
-      <c r="C8" s="33" t="s">
+      <c r="A8" s="27"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="57.3" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C9" s="33" t="s">
+    <row r="9" spans="1:4" ht="57.45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="27"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="33"/>
-[...1 lines deleted...]
-      <c r="C10" s="33" t="s">
+      <c r="A10" s="27"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="33"/>
-[...1 lines deleted...]
-      <c r="C11" s="33"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="36"/>
-      <c r="C12" s="35" t="s">
+      <c r="B12" s="30"/>
+      <c r="C12" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="D12" s="36" t="s">
+      <c r="D12" s="30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A13" s="37" t="s">
+      <c r="A13" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="38" t="s">
+      <c r="D13" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="39" t="s">
+    </row>
+    <row r="14" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="32" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A14" s="37" t="s">
+    <row r="15" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="38" t="s">
+    </row>
+    <row r="16" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" s="32" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C15" s="38" t="s">
+    <row r="17" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="31" t="s">
         <v>62</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C16" s="38" t="s">
+      <c r="C17" s="32" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
-      <c r="A17" s="37" t="s">
+    <row r="18" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="38" t="s">
+      <c r="C18" s="32" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A18" s="37" t="s">
+    <row r="19" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C19" s="32" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A19" s="37" t="s">
+    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C19" s="38" t="s">
+    </row>
+    <row r="21" spans="1:6" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" s="35" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="37" t="s">
+    <row r="22" spans="1:6" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="34" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="38" t="s">
+      <c r="C24" s="35" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="E24" s="35"/>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E25" s="35"/>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" spans="1:6" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" s="35"/>
+      <c r="C26" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D26" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="41" t="s">
+    </row>
+    <row r="27" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A27" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="C27" s="32" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="D27" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="40" t="s">
+    </row>
+    <row r="28" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="40" t="s">
+    </row>
+    <row r="29" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="41" t="s">
+    </row>
+    <row r="30" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="31" t="s">
         <v>77</v>
       </c>
-      <c r="E24" s="41"/>
-[...3 lines deleted...]
-      <c r="A25" s="42" t="s">
+      <c r="C30" s="32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="C31" s="32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="34" t="s">
+        <v>126</v>
+      </c>
+      <c r="C32" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="41"/>
-      <c r="C25" s="38" t="s">
+    </row>
+    <row r="33" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="34" t="s">
         <v>79</v>
       </c>
-      <c r="D25" s="38" t="s">
+      <c r="C33" s="35" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A26" s="43" t="s">
+    <row r="34" spans="1:4" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="C34" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="C26" s="38" t="s">
+    </row>
+    <row r="35" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="40"/>
+      <c r="C35" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D26" s="38" t="s">
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="35" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A27" s="44" t="s">
+    <row r="37" spans="1:4" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A37" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="35" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="41" t="s">
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="47" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="35" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="37" t="s">
+    <row r="40" spans="1:4" ht="115.2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="42" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="38" t="s">
+      <c r="C40" s="32" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="37" t="s">
+      <c r="D40" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="C29" s="38" t="s">
+    </row>
+    <row r="41" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="40" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="37" t="s">
+      <c r="C41" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="38" t="s">
+    </row>
+    <row r="42" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="40" t="s">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="40" t="s">
+      <c r="C42" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="41" t="s">
+    </row>
+    <row r="43" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="40" t="s">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="40" t="s">
+      <c r="C43" s="41" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="40" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="41" t="s">
+      <c r="C44" s="41" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="40" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="37" t="s">
+      <c r="C45" s="41" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="40" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="38" t="s">
+      <c r="C46" s="41" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="24" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="45" t="s">
+      <c r="C47" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="46"/>
-      <c r="C34" s="47" t="s">
+    </row>
+    <row r="48" spans="1:4" ht="41.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C48" s="35" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A35" s="40" t="s">
+    <row r="49" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="24" t="s">
         <v>100</v>
       </c>
-      <c r="C35" s="41" t="s">
+      <c r="C49" s="35" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="36" spans="1:4" ht="28.2" x14ac:dyDescent="0.3">
-      <c r="A36" s="41" t="s">
+    <row r="50" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="43"/>
+    </row>
+    <row r="51" spans="1:3" ht="21" x14ac:dyDescent="0.4">
+      <c r="A51" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="C36" s="41" t="s">
+    </row>
+    <row r="52" spans="1:3" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A52" s="24"/>
+      <c r="C52" s="45" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A37" s="41" t="s">
+    <row r="53" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A53" s="24"/>
+      <c r="C53" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="24"/>
+      <c r="C54" s="35"/>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="C37" s="41" t="s">
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A61" s="35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A128" s="46"/>
+    </row>
+    <row r="133" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A133" s="24"/>
+    </row>
+    <row r="134" spans="1:1" ht="36" x14ac:dyDescent="0.35">
+      <c r="A134" s="46" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A38" s="41" t="s">
+    <row r="135" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A135" s="24"/>
+    </row>
+    <row r="136" spans="1:1" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A136" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="C38" s="41" t="s">
+    </row>
+    <row r="138" spans="1:1" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A138" s="35" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="115.2" x14ac:dyDescent="0.3">
-      <c r="A39" s="48" t="s">
+    <row r="140" spans="1:1" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A140" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="C39" s="38" t="s">
+    </row>
+    <row r="141" spans="1:1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A141" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="D39" s="38" t="s">
+    </row>
+    <row r="142" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A142" s="35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="143" spans="1:1" ht="72" x14ac:dyDescent="0.3">
+      <c r="A143" s="35" t="s">
         <v>110</v>
-      </c>
-[...148 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>